--- v2 (2026-04-17)
+++ v3 (2026-07-27)
@@ -112,64 +112,50 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nadiye Ebu Ciyab</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alt Başlık: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sevgili anne-babalar, değerli eğitimciler; Bu kitap,  4-7 YAŞ grubundaki çocuklara  KİTAP SEVGİSİ  kazandırılmasına katkı sağlayacaktır.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tür Serisi: </w:t>
-[...12 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">Cilt Bilgisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMERİKAN İPLİK DİKİŞLİ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitap Dili: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Türkçe</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -287,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786257487320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">190,00 TL</w:t>
+              <w:t xml:space="preserve">230,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yayın Yönetmeni: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elif Tokkal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yayın Koordinatörü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>