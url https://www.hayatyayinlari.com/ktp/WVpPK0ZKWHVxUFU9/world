--- v3 (2026-04-28)
+++ v4 (2026-07-27)
@@ -98,64 +98,50 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FİSTANLI TAVUK</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yazar Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kübra Çelebi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tür Serisi: </w:t>
-[...12 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">Cilt Bilgisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amerikan cilt, iplik dikişli</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitap Dili: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Türkçe</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -273,51 +259,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786257487351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">190,00 TL</w:t>
+              <w:t xml:space="preserve">230,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elif Tokkal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>